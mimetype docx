--- v0 (2025-12-13)
+++ v1 (2026-08-02)
@@ -1,1780 +1,2339 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00600680" w:rsidRDefault="00D74D8F">
+    <w:p w14:paraId="5222086E" w14:textId="77777777" w:rsidR="00600680" w:rsidRDefault="00D74D8F">
       <w:r>
         <w:t xml:space="preserve">Questionnaire for Agents </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74D8F" w:rsidRPr="00D74D8F" w:rsidRDefault="00D74D8F">
+    <w:p w14:paraId="7EAA4FEE" w14:textId="77777777" w:rsidR="00D74D8F" w:rsidRPr="00D74D8F" w:rsidRDefault="00D74D8F">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>COMPANY INFORMATION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D74D8F" w:rsidRPr="00CF2464" w:rsidRDefault="00D74D8F" w:rsidP="00D74D8F">
+    <w:p w14:paraId="66C953D8" w14:textId="77777777" w:rsidR="00D74D8F" w:rsidRPr="00CF2464" w:rsidRDefault="00D74D8F" w:rsidP="00D74D8F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Company/Organisation Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="005E40ED">
+    <w:p w14:paraId="54A2855F" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="005E40ED">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Contact Name:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="005E40ED">
+    <w:p w14:paraId="79E369AC" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="005E40ED">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Position in organisation:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00D74D8F" w:rsidP="00D74D8F">
+    <w:p w14:paraId="2459D55C" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00D74D8F" w:rsidP="00D74D8F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Based in (country):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+    <w:p w14:paraId="255AF73A" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Year of Foundation:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+    <w:p w14:paraId="2DCB2684" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Legal status of the company:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+    <w:p w14:paraId="577A9745" w14:textId="5D4F25E3" w:rsidR="00676132" w:rsidRDefault="00911E3A" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Registered </w:t>
+      </w:r>
+      <w:r w:rsidR="00676132">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Company Address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E71397" w14:textId="034C2E5A" w:rsidR="00676132" w:rsidRDefault="00676132" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688A5D4F" w14:textId="77777777" w:rsidR="001E70C4" w:rsidRDefault="001E70C4" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E28F66A" w14:textId="77777777" w:rsidR="001E70C4" w:rsidRDefault="001E70C4" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4CC10AF2" w14:textId="29BF83FE" w:rsidR="001E70C4" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Office addresses, phone numbers, email for marketing purposes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E14443F" w14:textId="77777777" w:rsidR="006949F3" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65548989" w14:textId="77777777" w:rsidR="006949F3" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B00D6E8" w14:textId="77777777" w:rsidR="006949F3" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03929B53" w14:textId="77777777" w:rsidR="006949F3" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D00A7CC" w14:textId="77777777" w:rsidR="006949F3" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="096D0E80" w14:textId="77777777" w:rsidR="006949F3" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8D8A38" w14:textId="77777777" w:rsidR="006949F3" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="669018F0" w14:textId="77777777" w:rsidR="006949F3" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E008852" w14:textId="77777777" w:rsidR="006949F3" w:rsidRPr="00CF2464" w:rsidRDefault="006949F3" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65916380" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Is education counselling the main area of business? YES/NO (If NO, detail)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E40ED" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
-[...19 lines deleted...]
-    <w:p w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+    <w:p w14:paraId="15A325A1" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7CC8A14F" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Any professional associations/memberships i.e. British Council</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E40ED" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
-[...19 lines deleted...]
-    <w:p w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+    <w:p w14:paraId="37E147EA" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410AA99C" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Number of staff that have direct experience of UK Education:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E40ED" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
-[...9 lines deleted...]
-    <w:p w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+    <w:p w14:paraId="5119A08F" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F317473" w14:textId="77777777" w:rsidR="005E40ED" w:rsidRPr="00CF2464" w:rsidRDefault="005E40ED" w:rsidP="00D74D8F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Number of staff that have participated in British Council/Education UK, or other appropriate professional training:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00D74D8F">
-[...9 lines deleted...]
-    <w:p w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+    <w:p w14:paraId="074D4C34" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00D74D8F">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B711400" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F80C71">
         <w:rPr>
           <w:b/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>RECRUITMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+    <w:p w14:paraId="7C1904CF" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Does </w:t>
       </w:r>
       <w:r w:rsidR="00647B7C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> agency recruit students from more than one market? YES/NO (If yes, detail)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
-[...29 lines deleted...]
-    <w:p w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+    <w:p w14:paraId="66DA7DF8" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="671F8E33" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409F2513" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="345E2EFB" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Does </w:t>
       </w:r>
       <w:r w:rsidR="00647B7C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>your</w:t>
       </w:r>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> agency recruit/counsel for any country in addition to the UK? YES/NO (If yes, detail).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
-[...19 lines deleted...]
-    <w:p w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+    <w:p w14:paraId="1C3D2E4D" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7225EEA6" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34415CBA" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Universities/Colleges in the UK that the agency has recruitment agreements with:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
-[...9 lines deleted...]
-    <w:p w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+    <w:p w14:paraId="4A8F2050" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD7879C" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Number of students placed in UK institutions within the last 12 months:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="00F80C71">
-[...21 lines deleted...]
-      <w:r>
+    <w:p w14:paraId="3A7A50C0" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0178B0F1" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="003932F9" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>O</w:t>
+      </w:r>
+      <w:r w:rsidR="00F80C71" w:rsidRPr="00CF2464">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>f the number of students placed in UK institutions, how many were:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E28C334" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">English Language____ NQF Level 3___NQF Level 5___NQF Level 6___ (undergraduate) </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD55777" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+      <w:r>
+        <w:t>NQF Level 7___ (postgraduate)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8950B4" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRPr="00CF2464" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2464">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Subject areas recruited for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41E9CABA" w14:textId="77777777" w:rsidR="00831AA1" w:rsidRDefault="00831AA1" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41132A65" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRDefault="00CF2464" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Details of the application/counselling process:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="174E42F4" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRDefault="00CF2464" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="306B5173" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRDefault="00CF2464" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20207535" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRDefault="00CF2464" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183D3039" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRPr="00CF2464" w:rsidRDefault="00CF2464" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Security measures taken to ensure legitimate certificates, bank statements</w:t>
+      </w:r>
+      <w:r w:rsidR="00251134">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> etc:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E6FB67F" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRDefault="00CF2464" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1EB92465" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRDefault="00CF2464" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FB5ECB7" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="003369C4" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Support </w:t>
+      </w:r>
+      <w:r w:rsidR="00251134">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">you offer </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>for students e.</w:t>
+      </w:r>
+      <w:r w:rsidR="003932F9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>g</w:t>
+      </w:r>
+      <w:r w:rsidR="00831AA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="003932F9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>accommodation</w:t>
+      </w:r>
+      <w:r w:rsidR="00831AA1">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>, flight bookings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414700E5" w14:textId="77777777" w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BFA37EB" w14:textId="77777777" w:rsidR="003369C4" w:rsidRPr="003369C4" w:rsidRDefault="003369C4" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29400D56" w14:textId="77777777" w:rsidR="00F80C71" w:rsidRDefault="00F80C71" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="194C635A" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRDefault="00CF2464" w:rsidP="00F80C71">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E0FB574" w14:textId="77777777" w:rsidR="00CA7CBB" w:rsidRDefault="00CA7CBB" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DD232C8" w14:textId="77777777" w:rsidR="00CA7CBB" w:rsidRDefault="00CA7CBB" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="228C35A2" w14:textId="5BB0EF1E" w:rsidR="00F80C71" w:rsidRDefault="00CF2464" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CF2464">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>O</w:t>
-[...148 lines deleted...]
-      <w:r>
+        <w:t>MARKETING</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77F25BB1" w14:textId="77777777" w:rsidR="00CF2464" w:rsidRDefault="00BA6C23" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Will the agency require promotional material e.g. prospectuses</w:t>
+      </w:r>
+      <w:r w:rsidR="003932F9">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27B49F52" w14:textId="77777777" w:rsidR="00BA6C23" w:rsidRDefault="00BA6C23" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5750D6BE" w14:textId="77777777" w:rsidR="00BA6C23" w:rsidRDefault="00BA6C23" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="534B1B94" w14:textId="77777777" w:rsidR="00BA6C23" w:rsidRDefault="00BA6C23" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Marketing activity that the agency can undertake on behalf of the College e.g. newspaper adverts/website promotion/Facebook/TV/Radio</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036DCD78" w14:textId="77777777" w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267019C3" w14:textId="77777777" w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359904EA" w14:textId="77777777" w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A5E4BE4" w14:textId="77777777" w:rsidR="003369C4" w:rsidRDefault="00647B7C" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Will the agency arrange</w:t>
+      </w:r>
+      <w:r w:rsidR="003369C4">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> spot </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>admissions in-country?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E923D3A" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B4393EA" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="00647B7C" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Will the agency be willing to visit the College in the UK?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A8E5A8B" w14:textId="77777777" w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="00CF2464">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="62343493" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0692CDA9" w14:textId="736FBFFE" w:rsidR="00AA74F0" w:rsidRDefault="00AA74F0" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>SUB-AGENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D958D0F" w14:textId="3E22372E" w:rsidR="000720F0" w:rsidRDefault="008212E6" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Do you work with Sub-Agents?</w:t>
+      </w:r>
+      <w:r w:rsidR="007B6241">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="007B6241" w:rsidRPr="007B6241">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>If yes, how many and in which countries/regions?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E63989" w14:textId="77777777" w:rsidR="004F3A4B" w:rsidRDefault="004F3A4B" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76448B0F" w14:textId="6DAD4436" w:rsidR="004F3A4B" w:rsidRDefault="004F3A4B" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F3A4B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>How do you select and approve sub</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3A4B">
+        <w:rPr>
+          <w:rFonts w:ascii="Cambria Math" w:hAnsi="Cambria Math" w:cs="Cambria Math"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>‑</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F3A4B">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>agents?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="207229A3" w14:textId="77777777" w:rsidR="00304EB7" w:rsidRDefault="00304EB7" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546D7BE9" w14:textId="77777777" w:rsidR="00304EB7" w:rsidRDefault="00304EB7" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76224489" w14:textId="77777777" w:rsidR="00304EB7" w:rsidRDefault="00304EB7" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53257D28" w14:textId="77777777" w:rsidR="00304EB7" w:rsidRDefault="00304EB7" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21BC88F7" w14:textId="77777777" w:rsidR="004F3A4B" w:rsidRDefault="004F3A4B" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B871DAB" w14:textId="01BCC0EE" w:rsidR="00AA74F0" w:rsidRDefault="00450F24" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>W</w:t>
+      </w:r>
+      <w:r w:rsidR="000720F0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">hat </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA74F0" w:rsidRPr="00AA74F0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>training, managing and quality assu</w:t>
+      </w:r>
+      <w:r w:rsidR="000720F0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>rance processes do you have in place</w:t>
+      </w:r>
+      <w:r w:rsidR="003216ED">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...178 lines deleted...]
-      <w:r w:rsidR="003932F9">
+      <w:r w:rsidR="00DD5393">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>for the</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA74F0" w:rsidRPr="00AA74F0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sub-agents </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5393">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>you work with</w:t>
+      </w:r>
+      <w:r w:rsidR="00304EB7">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> once onboarded</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD5393">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BA6C23" w:rsidRDefault="00BA6C23" w:rsidP="00CF2464">
-[...199 lines deleted...]
-    <w:p w:rsidR="003369C4" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+    <w:p w14:paraId="027B692F" w14:textId="77777777" w:rsidR="00304EB7" w:rsidRDefault="00304EB7" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="797BBFFC" w14:textId="77777777" w:rsidR="00304EB7" w:rsidRDefault="00304EB7" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FE14EE3" w14:textId="77777777" w:rsidR="00304EB7" w:rsidRPr="00AA74F0" w:rsidRDefault="00304EB7" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="398A2607" w14:textId="77777777" w:rsidR="00AA74F0" w:rsidRPr="00AA74F0" w:rsidRDefault="00AA74F0" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5E79A5" w14:textId="022D8F18" w:rsidR="00AA74F0" w:rsidRDefault="00AA74F0" w:rsidP="00AA74F0">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47DC424B" w14:textId="77777777" w:rsidR="00304EB7" w:rsidRDefault="00304EB7" w:rsidP="003932F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="07D1E072" w14:textId="5EF3BE66" w:rsidR="003369C4" w:rsidRDefault="003932F9" w:rsidP="003932F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>VISAS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+    <w:p w14:paraId="199C1E41" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Does the agency assist students with the visa application process?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
-[...31 lines deleted...]
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+    <w:p w14:paraId="154156DE" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06AE3F6B" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65C3AB42" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>In the event of a visa refusal, does the agency provide guidance on the Administrative Review process?</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
-[...15 lines deleted...]
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+    <w:p w14:paraId="1E8DF672" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4734235E" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>In the last 12 months:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
-[...65 lines deleted...]
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+    <w:p w14:paraId="363DB094" w14:textId="4D6B848F" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who applied for a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3298E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Student V</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>isa____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77ABF906" w14:textId="32D6AE46" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who were awarded a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3298E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Student Visa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B7D6487" w14:textId="011104A3" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Students who were refused a </w:t>
+      </w:r>
+      <w:r w:rsidR="00E3298E">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Student </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>visa___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34864092" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Where appropriate, does the agency advise </w:t>
       </w:r>
       <w:r w:rsidR="00251134">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">the Short-Term Study Visa </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>route? YES/NO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRDefault="00251134" w:rsidP="003932F9">
+    <w:p w14:paraId="1D67FD5A" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="00251134" w:rsidP="003932F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Students who applied for a Short-Term Study Visa</w:t>
       </w:r>
       <w:r w:rsidR="003932F9">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+    <w:p w14:paraId="396F3725" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00251134">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>tudents who were awarded a Short-Term Study Visa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRPr="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
+    <w:p w14:paraId="7AA34AEC" w14:textId="77777777" w:rsidR="003932F9" w:rsidRPr="003932F9" w:rsidRDefault="003932F9" w:rsidP="003932F9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00251134">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>tudents who were refused a Short-Term Study Visa</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003932F9" w:rsidRDefault="00EA64B0" w:rsidP="003932F9">
+    <w:p w14:paraId="15B5038F" w14:textId="77777777" w:rsidR="00CA7CBB" w:rsidRDefault="00CA7CBB" w:rsidP="003932F9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1380"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="69B7C0B6" w14:textId="197FD8F4" w:rsidR="00AA74F0" w:rsidRDefault="00EA64B0" w:rsidP="003932F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>COMMISSION</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00EA64B0">
+    <w:p w14:paraId="37846AA4" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00EA64B0">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Commission expected by the agent____%</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003369C4" w:rsidRDefault="00EA64B0" w:rsidP="003932F9">
+    <w:p w14:paraId="6DFBF316" w14:textId="77777777" w:rsidR="003369C4" w:rsidRDefault="00EA64B0" w:rsidP="003932F9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
       <w:r w:rsidR="00647B7C">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (preferably 2)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="75A98734" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="03B4CB9B" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="49F3BA92" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="264954E6" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="664AB792" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="5B7148D5" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="240409B1" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="49F49DDF" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="4859544B" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
+    <w:p w14:paraId="2603AABF" w14:textId="77777777" w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA64B0" w:rsidRDefault="00EA64B0" w:rsidP="00647B7C">
-[...25 lines deleted...]
-    <w:p w:rsidR="00647B7C" w:rsidRDefault="00647B7C" w:rsidP="00647B7C">
+    <w:p w14:paraId="71D7ED8E" w14:textId="77777777" w:rsidR="00647B7C" w:rsidRDefault="00647B7C" w:rsidP="00647B7C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1380"/>
         </w:tabs>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00647B7C" w:rsidSect="00EB209E">
-      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="003369C4">
+    <w:p w14:paraId="7B5ABA2B" w14:textId="77777777" w:rsidR="00BA7ADA" w:rsidRDefault="00BA7ADA" w:rsidP="003369C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="003369C4">
+    <w:p w14:paraId="6F400B05" w14:textId="77777777" w:rsidR="00BA7ADA" w:rsidRDefault="00BA7ADA" w:rsidP="003369C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Cambria Math">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="003369C4">
+    <w:p w14:paraId="61755C3D" w14:textId="77777777" w:rsidR="00BA7ADA" w:rsidRDefault="00BA7ADA" w:rsidP="003369C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003369C4" w:rsidRDefault="003369C4" w:rsidP="003369C4">
+    <w:p w14:paraId="04818BA8" w14:textId="77777777" w:rsidR="00BA7ADA" w:rsidRDefault="00BA7ADA" w:rsidP="003369C4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5BB8C8E0" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9">
+  <w:p w14:paraId="5AFF19A8" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="003932F9" w:rsidRDefault="003932F9">
+  <w:p w14:paraId="07882B89" w14:textId="77777777" w:rsidR="003932F9" w:rsidRDefault="003932F9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79464CF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8990E6F4"/>
     <w:lvl w:ilvl="0" w:tplc="E1506CEE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1955,142 +2514,167 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5445" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6165" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2139492326">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="424154842">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E46A07"/>
+    <w:rsid w:val="000720F0"/>
+    <w:rsid w:val="001A660A"/>
     <w:rsid w:val="001B1437"/>
+    <w:rsid w:val="001E70C4"/>
+    <w:rsid w:val="00247A4A"/>
     <w:rsid w:val="00251134"/>
+    <w:rsid w:val="00254E64"/>
+    <w:rsid w:val="00304EB7"/>
+    <w:rsid w:val="003216ED"/>
+    <w:rsid w:val="0033563B"/>
     <w:rsid w:val="003369C4"/>
+    <w:rsid w:val="003703B6"/>
     <w:rsid w:val="003932F9"/>
+    <w:rsid w:val="00450F24"/>
     <w:rsid w:val="00493EC9"/>
+    <w:rsid w:val="004F3A4B"/>
     <w:rsid w:val="005E40ED"/>
     <w:rsid w:val="00600680"/>
     <w:rsid w:val="00647B7C"/>
     <w:rsid w:val="00653804"/>
+    <w:rsid w:val="00676132"/>
+    <w:rsid w:val="006949F3"/>
+    <w:rsid w:val="00737C0A"/>
+    <w:rsid w:val="007B6241"/>
+    <w:rsid w:val="008212E6"/>
     <w:rsid w:val="00831AA1"/>
+    <w:rsid w:val="00911E3A"/>
+    <w:rsid w:val="009E6B3D"/>
+    <w:rsid w:val="00A30128"/>
+    <w:rsid w:val="00AA74F0"/>
     <w:rsid w:val="00BA6C23"/>
+    <w:rsid w:val="00BA7ADA"/>
+    <w:rsid w:val="00CA7CBB"/>
     <w:rsid w:val="00CF2464"/>
     <w:rsid w:val="00D74D8F"/>
+    <w:rsid w:val="00DD5393"/>
+    <w:rsid w:val="00E3298E"/>
+    <w:rsid w:val="00E43C73"/>
     <w:rsid w:val="00E46A07"/>
     <w:rsid w:val="00EA64B0"/>
     <w:rsid w:val="00EB209E"/>
     <w:rsid w:val="00F80C71"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="381C9A5E"/>
   <w15:docId w15:val="{9FE081FB-A42C-419D-851C-B7A592BE2D2D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2418,60 +3002,64 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EB209E"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -2510,58 +3098,58 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003369C4"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003932F9"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2794,209 +3382,183 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000FE389FCDD63004A8379DEE83D48D3CD" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="43204255047ee24ee26ee5536860dd83">
-[...2 lines deleted...]
-    <xsd:import namespace="b5d3f517-62d3-4ca0-aa32-48606ffad262"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100FBA200B07F8D22438EE847F0BC86C4F5" ma:contentTypeVersion="15" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="17a4712fdd9487bf58393af1b0f6fa85">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="05ef5e00-567e-4879-8d32-cacda6976619" xmlns:ns3="8aa6b340-7695-44e2-be15-1d18b15e33e8" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="11c9aa95ec6ad4aa7ec7c2521416c21b" ns2:_="" ns3:_="">
+    <xsd:import namespace="05ef5e00-567e-4879-8d32-cacda6976619"/>
+    <xsd:import namespace="8aa6b340-7695-44e2-be15-1d18b15e33e8"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
-[...2 lines deleted...]
-                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-[...1 lines deleted...]
-                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3b53ce20-117f-44fa-a32f-202b0b397b83" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="05ef5e00-567e-4879-8d32-cacda6976619" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
-[...2 lines deleted...]
-      </xsd:simpleType>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="392e2100-e133-4bf6-a7b8-78e6c99fda8b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
-[...6 lines deleted...]
-    <xsd:element name="MediaServiceDateTaken" ma:index="12" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="13" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaLengthInSeconds" ma:index="13" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
-[...4 lines deleted...]
-    <xsd:element name="MediaServiceAutoTags" ma:index="14" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="14" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="18" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="22" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="392e2100-e133-4bf6-a7b8-78e6c99fda8b" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
-[...16 lines deleted...]
-    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+    <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b5d3f517-62d3-4ca0-aa32-48606ffad262" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="8aa6b340-7695-44e2-be15-1d18b15e33e8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="18" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{8f7bd30a-f34e-4c92-b95b-5703c5d2e363}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="8aa6b340-7695-44e2-be15-1d18b15e33e8">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="19" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
-    </xsd:element>
-[...9 lines deleted...]
-      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3055,113 +3617,151 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="8aa6b340-7695-44e2-be15-1d18b15e33e8" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="05ef5e00-567e-4879-8d32-cacda6976619">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...9 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79E84964-8992-4E0F-BB46-C4D14F8437D5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D557AD20-ED06-413C-92F7-CAA73E06E2CE}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{102AD65A-E8FB-4584-AD10-AF8B1835C4F9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7CD1F4F4-BF5A-4D96-9720-73FA7574BD70}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="8aa6b340-7695-44e2-be15-1d18b15e33e8"/>
+    <ds:schemaRef ds:uri="05ef5e00-567e-4879-8d32-cacda6976619"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F4921809-77B2-464F-B37B-9C197E1E6B83}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46033791-0983-4E67-8C13-B210737584DA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>1922</Characters>
+  <Pages>4</Pages>
+  <Words>393</Words>
+  <Characters>2241</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2255</CharactersWithSpaces>
+  <CharactersWithSpaces>2629</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Claire Mosses</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x0101000FE389FCDD63004A8379DEE83D48D3CD</vt:lpwstr>
+    <vt:lpwstr>0x010100FBA200B07F8D22438EE847F0BC86C4F5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_649d3aa1-a3fe-4344-a8c9-e8808d790e49_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_649d3aa1-a3fe-4344-a8c9-e8808d790e49_SetDate">
+    <vt:lpwstr>2025-05-13T16:13:22Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_649d3aa1-a3fe-4344-a8c9-e8808d790e49_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_649d3aa1-a3fe-4344-a8c9-e8808d790e49_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_649d3aa1-a3fe-4344-a8c9-e8808d790e49_SiteId">
+    <vt:lpwstr>d09920b6-7504-4433-8c2c-33102485a01d</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_649d3aa1-a3fe-4344-a8c9-e8808d790e49_ActionId">
+    <vt:lpwstr>efc89f25-a72c-4025-abde-afe68515aa49</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_649d3aa1-a3fe-4344-a8c9-e8808d790e49_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MSIP_Label_649d3aa1-a3fe-4344-a8c9-e8808d790e49_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="MediaServiceImageTags">
+    <vt:lpwstr/>
   </property>
 </Properties>
 </file>